--- v0 (2025-10-02)
+++ v1 (2026-04-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="7A715C13" w14:textId="6C79D8F9" w:rsidR="00F76CFA" w:rsidRDefault="00F76CFA" w:rsidP="00F76CFA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="sans-serif" w:hAnsi="sans-serif" w:cs="sans-serif"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0DDF">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="70831D62" wp14:editId="71B0A5B9">
             <wp:extent cx="1524000" cy="863600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Afbeelding 2" descr="Afbeelding met tekenfilm, kunst, ontwerp&#10;&#10;Door AI gegenereerde inhoud is mogelijk onjuist."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -189,51 +189,51 @@
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="007E720F" w:rsidRPr="002B2019">
         <w:rPr>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="002B2019">
         <w:rPr>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">                                    MEMBERSHIP FEE</w:t>
       </w:r>
       <w:r w:rsidR="002B2019">
         <w:rPr>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D5A6999" w14:textId="45F372BD" w:rsidR="00400917" w:rsidRDefault="007C1BD4" w:rsidP="006B2D42">
       <w:pPr>
-        <w:pStyle w:val="Ondertitel"/>
+        <w:pStyle w:val="Untertitel"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Fiche d'identification </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Identification </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
@@ -355,58 +355,69 @@
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10065"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72B00AB4" w14:textId="451573E2" w:rsidR="00400917" w:rsidRDefault="007C1BD4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10065"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sigle </w:t>
+        <w:t>Sigle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>votre</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -630,58 +641,58 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Helvetica"/>
                 <w:b/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00896F3E">
               <w:rPr>
                 <w:rFonts w:cs="Helvetica"/>
                 <w:b/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00896F3E">
               <w:rPr>
                 <w:rFonts w:cs="Helvetica"/>
                 <w:b/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Helvetica"/>
                 <w:b/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:b/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -710,108 +721,128 @@
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">     Basic </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>membership</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> fee 150 €    </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fee</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 150 €    </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43964F96" w14:textId="77777777" w:rsidR="00400917" w:rsidRDefault="00400917">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9340"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="787801A2" w14:textId="77777777" w:rsidR="00400917" w:rsidRDefault="007C1BD4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9340"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Helvetica"/>
                 <w:b/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00896F3E">
               <w:rPr>
                 <w:rFonts w:cs="Helvetica"/>
                 <w:b/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00896F3E">
               <w:rPr>
                 <w:rFonts w:cs="Helvetica"/>
                 <w:b/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Helvetica"/>
                 <w:b/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:b/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -980,58 +1011,58 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Helvetica"/>
                 <w:b/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00896F3E">
               <w:rPr>
                 <w:rFonts w:cs="Helvetica"/>
                 <w:b/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00896F3E">
               <w:rPr>
                 <w:rFonts w:cs="Helvetica"/>
                 <w:b/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Helvetica"/>
                 <w:b/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:b/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1284,59 +1315,59 @@
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00896F3E">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00896F3E">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
         </w:rPr>
@@ -1465,69 +1496,51 @@
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007E720F">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007E720F">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>FR76 30003 02363 00050031945 31</w:t>
       </w:r>
       <w:r w:rsidRPr="007E720F">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">   BIC- </w:t>
-[...17 lines deleted...]
-        <w:t> </w:t>
+        <w:t xml:space="preserve">   BIC- SWIFT : </w:t>
       </w:r>
       <w:r w:rsidRPr="007E720F">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> SOGEFRPP. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5326D269" w14:textId="77777777" w:rsidR="00400917" w:rsidRDefault="007C1BD4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="2000"/>
           <w:tab w:val="left" w:pos="4100"/>
           <w:tab w:val="left" w:pos="6820"/>
           <w:tab w:val="left" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
@@ -1717,58 +1730,58 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007E720F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00896F3E">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00896F3E">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
@@ -1990,58 +2003,89 @@
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00286D08">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00286D08">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">/to      OING-Service </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00286D08">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thea Mohr, </w:t>
+        <w:t>Thea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00286D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00286D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Mohr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00286D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00286D08">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Alpenroder</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00286D08">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00286D08">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
@@ -2310,51 +2354,69 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>indiquez</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> à quelle </w:t>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>quelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>adresse</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> e-mail</w:t>
       </w:r>
       <w:r w:rsidR="006B2D42">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
@@ -2464,258 +2526,276 @@
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Please return this identification form </w:t>
       </w:r>
       <w:r w:rsidR="002B2019" w:rsidRPr="00920DC0">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidR="00920DC0" w:rsidRPr="00920DC0">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60C4C847" w14:textId="15DC3538" w:rsidR="006B2D42" w:rsidRDefault="00286D08">
+    <w:p w14:paraId="60C4C847" w14:textId="04544FDB" w:rsidR="006B2D42" w:rsidRDefault="00286D08">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="840"/>
           <w:tab w:val="left" w:pos="5680"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>TheaMoh@aol.com</w:t>
+        <w:t>TheaMoh</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7283B">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>@aol.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="794E2321" w14:textId="77777777" w:rsidR="006B2D42" w:rsidRPr="002B2019" w:rsidRDefault="006B2D42">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="840"/>
           <w:tab w:val="left" w:pos="5680"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006B2D42" w:rsidRPr="002B2019">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="1133" w:left="567" w:header="567" w:footer="1077" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="600" w:charSpace="32768"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="269C5270" w14:textId="77777777" w:rsidR="000340E3" w:rsidRDefault="000340E3">
+    <w:p w14:paraId="02ADE338" w14:textId="77777777" w:rsidR="00896F3E" w:rsidRDefault="00896F3E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F20CC48" w14:textId="77777777" w:rsidR="000340E3" w:rsidRDefault="000340E3">
+    <w:p w14:paraId="6CC24FED" w14:textId="77777777" w:rsidR="00896F3E" w:rsidRDefault="00896F3E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="New York">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:panose1 w:val="02040503060506020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0504020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000785B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Geneva">
     <w:altName w:val="Arial"/>
-    <w:panose1 w:val="020B0503030404040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5200205F" w:usb2="00A0C000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="sans-serif">
     <w:altName w:val="Arial"/>
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Gill Sans Ultra Bold">
     <w:panose1 w:val="020B0A02020104020203"/>
-    <w:charset w:val="4D"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
+    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="5FFB7AD9" w14:textId="77777777" w:rsidR="006B2D42" w:rsidRPr="00AA0742" w:rsidRDefault="006B2D42" w:rsidP="006B2D42">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:snapToGrid w:val="0"/>
         <w:color w:val="0432FF"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AA0742">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:snapToGrid w:val="0"/>
         <w:color w:val="0432FF"/>
       </w:rPr>
       <w:t xml:space="preserve">OING Service enables and supports the </w:t>
     </w:r>
@@ -2790,119 +2870,119 @@
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:snapToGrid w:val="0"/>
         <w:color w:val="0432FF"/>
       </w:rPr>
       <w:t>Le service OING permet et soutient le travail de la Conférence des OING auprès du Conseil de</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:snapToGrid w:val="0"/>
         <w:color w:val="0432FF"/>
       </w:rPr>
       <w:t xml:space="preserve"> l’Europe</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1D4104E4" w14:textId="77777777" w:rsidR="00400917" w:rsidRDefault="00400917">
     <w:pPr>
-      <w:pStyle w:val="Voettekst"/>
+      <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7CD6FDF7" w14:textId="77777777" w:rsidR="000340E3" w:rsidRDefault="000340E3">
+    <w:p w14:paraId="63CBB1C3" w14:textId="77777777" w:rsidR="00896F3E" w:rsidRDefault="00896F3E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A82D1A3" w14:textId="77777777" w:rsidR="000340E3" w:rsidRDefault="000340E3">
+    <w:p w14:paraId="08A72EFC" w14:textId="77777777" w:rsidR="00896F3E" w:rsidRDefault="00896F3E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
-      <w:pStyle w:val="Kop1"/>
+      <w:pStyle w:val="berschrift1"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
-      <w:pStyle w:val="Kop2"/>
+      <w:pStyle w:val="berschrift2"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
-      <w:pStyle w:val="Kop3"/>
+      <w:pStyle w:val="berschrift3"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:ind w:left="864" w:hanging="864"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
@@ -2948,162 +3028,163 @@
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1708220778">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
-  <w:defaultTableStyle w:val="Standaard"/>
+  <w:defaultTableStyle w:val="Standard"/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:adjustLineHeightInTable/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0027294B"/>
     <w:rsid w:val="000340E3"/>
     <w:rsid w:val="00176DF1"/>
     <w:rsid w:val="001C7960"/>
     <w:rsid w:val="0027294B"/>
     <w:rsid w:val="00286D08"/>
     <w:rsid w:val="002B2019"/>
     <w:rsid w:val="00400917"/>
     <w:rsid w:val="00453FF2"/>
     <w:rsid w:val="00467BB0"/>
     <w:rsid w:val="006B2D42"/>
     <w:rsid w:val="006B7EE8"/>
     <w:rsid w:val="007C1BD4"/>
     <w:rsid w:val="007E720F"/>
+    <w:rsid w:val="00896F3E"/>
     <w:rsid w:val="00920DC0"/>
     <w:rsid w:val="00B85894"/>
+    <w:rsid w:val="00C7283B"/>
     <w:rsid w:val="00C94955"/>
     <w:rsid w:val="00EA315E"/>
     <w:rsid w:val="00F76CFA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="04EA7C20"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4992BF4B-E574-45D7-832E-78BB85E564F8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3431,154 +3512,149 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="New York" w:hAnsi="New York"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-FR" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kop1">
+  <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Standaard"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5120"/>
       </w:tabs>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
       <w:i/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kop2">
+  <w:style w:type="paragraph" w:styleId="berschrift2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Standaard"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="4962"/>
       </w:tabs>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kop3">
+  <w:style w:type="paragraph" w:styleId="berschrift3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Standaard"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="4962"/>
       </w:tabs>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
+  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
+  <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
+  <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z0">
     <w:name w:val="WW8Num1z0"/>
     <w:rPr>
       <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z1">
     <w:name w:val="WW8Num1z1"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z2">
     <w:name w:val="WW8Num1z2"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z3">
     <w:name w:val="WW8Num1z3"/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
     </w:rPr>
@@ -3700,269 +3776,269 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
     <w:name w:val="Texte de bulles Car"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="2"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NotedebasdepageCar">
     <w:name w:val="Note de bas de page Car"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Funotenzeichen1">
     <w:name w:val="Fußnotenzeichen1"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
     <w:name w:val="Heading"/>
-    <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Plattetekst"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Textkrper"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft YaHei" w:hAnsi="Arial" w:cs="Lucida Sans"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Plattetekst">
+  <w:style w:type="paragraph" w:styleId="Textkrper">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Standaard"/>
+    <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijst">
+  <w:style w:type="paragraph" w:styleId="Liste">
     <w:name w:val="List"/>
-    <w:basedOn w:val="Plattetekst"/>
+    <w:basedOn w:val="Textkrper"/>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Beschriftung1">
     <w:name w:val="Beschriftung1"/>
-    <w:basedOn w:val="Standaard"/>
+    <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
       <w:i/>
       <w:iCs/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
     <w:name w:val="Index"/>
-    <w:basedOn w:val="Standaard"/>
+    <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="berschrift">
     <w:name w:val="Überschrift"/>
-    <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Plattetekst"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Textkrper"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft YaHei" w:hAnsi="Arial" w:cs="Lucida Sans"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Beschriftung10">
     <w:name w:val="Beschriftung1"/>
-    <w:basedOn w:val="Standaard"/>
+    <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
       <w:i/>
       <w:iCs/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Verzeichnis">
     <w:name w:val="Verzeichnis"/>
-    <w:basedOn w:val="Standaard"/>
+    <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Plattetekstinspringen">
+  <w:style w:type="paragraph" w:styleId="Textkrper-Zeileneinzug">
     <w:name w:val="Body Text Indent"/>
-    <w:basedOn w:val="Standaard"/>
+    <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="840"/>
         <w:tab w:val="left" w:pos="5680"/>
       </w:tabs>
       <w:ind w:left="980" w:hanging="420"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Explorateurdedocuments">
     <w:name w:val="Explorateur de documents"/>
-    <w:basedOn w:val="Standaard"/>
+    <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Ondertitel"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Untertitel"/>
     <w:qFormat/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5120"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ondertitel">
+  <w:style w:type="paragraph" w:styleId="Untertitel">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Plattetekst"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Textkrper"/>
     <w:qFormat/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5120"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
+  <w:style w:type="paragraph" w:styleId="Kopfzeile">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Standaard"/>
+    <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Voettekst">
+  <w:style w:type="paragraph" w:styleId="Fuzeile">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Standaard"/>
+    <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textedebulles">
     <w:name w:val="Texte de bulles"/>
-    <w:basedOn w:val="Standaard"/>
+    <w:basedOn w:val="Standard"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+  <w:style w:type="paragraph" w:styleId="Funotentext">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Standaard"/>
+    <w:basedOn w:val="Standard"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellenInhalt">
     <w:name w:val="Tabellen Inhalt"/>
-    <w:basedOn w:val="Standaard"/>
+    <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellenberschrift">
     <w:name w:val="Tabellen Überschrift"/>
     <w:basedOn w:val="TabellenInhalt"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableContents">
     <w:name w:val="Table Contents"/>
-    <w:basedOn w:val="Standaard"/>
+    <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableHeading">
     <w:name w:val="Table Heading"/>
     <w:basedOn w:val="TableContents"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -4226,72 +4302,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>302</Words>
-  <Characters>1662</Characters>
+  <Words>269</Words>
+  <Characters>1696</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
+  <Lines>14</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1961</CharactersWithSpaces>
+  <CharactersWithSpaces>1962</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>annelise o</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>