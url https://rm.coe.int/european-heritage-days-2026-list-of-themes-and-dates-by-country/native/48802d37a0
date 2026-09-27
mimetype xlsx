--- v0 (2026-09-04)
+++ v1 (2026-09-27)
@@ -4,83 +4,83 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\lowey\ND Office Echo\DE-CWLNH548\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\lowey\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7DAD89F5-4AF9-49BD-B33E-F4496F124B04}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9C0CF186-8254-4EEC-9D15-3359D57DA0E7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{C5E21A1C-68EC-422B-AC25-C7558FB7707A}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$B$3:$B$57</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="376" uniqueCount="323">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="388" uniqueCount="328">
   <si>
     <t>European Heritage Days   /   Journées européennes du patrimoine</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Shared Theme</t>
   </si>
   <si>
     <t>Dates</t>
   </si>
   <si>
     <t>EHD National Programme</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Facebook</t>
   </si>
   <si>
     <t>Instagram</t>
   </si>
   <si>
@@ -710,54 +710,50 @@
   <si>
     <t xml:space="preserve">https://europospaveldodienos.lt/ </t>
   </si>
   <si>
     <t xml:space="preserve">https://www.facebook.com/Europospaveldodienos </t>
   </si>
   <si>
     <t>https://schmalta.mt/</t>
   </si>
   <si>
     <t>https://www.facebook.com/SCHMalta</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.instagram.com/sch.malta </t>
   </si>
   <si>
     <t xml:space="preserve">https://www.instagram.com/dir.affaires.culturelles.mc/ </t>
   </si>
   <si>
     <t xml:space="preserve">https://www.facebook.com/resorkulture </t>
   </si>
   <si>
     <t>https://instagram.com/ministarstvo_kulture_i_medija</t>
   </si>
   <si>
-    <t>12/09/2026
-[...2 lines deleted...]
-  <si>
     <t xml:space="preserve">https://www.linkedin.com/company/open-monumentendag/ </t>
   </si>
   <si>
     <t xml:space="preserve">https://www.instagram.com/museum_of_macedonia </t>
   </si>
   <si>
     <t>5/09/2026 - 13/09/2026</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.facebook.com/Kulturvern/ </t>
   </si>
   <si>
     <t xml:space="preserve">https://www.instagram.com/kulturvern </t>
   </si>
   <si>
     <t xml:space="preserve">https://www.youtube.com/user/tvnid </t>
   </si>
   <si>
     <t xml:space="preserve">https://www.instagram.com/europejskie_dni_dziedzictwa </t>
   </si>
   <si>
     <t>https://www.patrimoniocultural.gov.pt/</t>
   </si>
   <si>
     <t>https://www.facebook.com/PatrimonioCulturalIP</t>
@@ -796,281 +792,295 @@
     <t xml:space="preserve">https://www.youtube.com/user/heritageboard </t>
   </si>
   <si>
     <t xml:space="preserve">https://decouvrir-le-patrimoine.ch/ </t>
   </si>
   <si>
     <t xml:space="preserve">https://www.facebook.com/decouvrirlepatrimoine/ </t>
   </si>
   <si>
     <t xml:space="preserve">https://www.instagram.com/decouvrirlepatrimoine/ </t>
   </si>
   <si>
     <t xml:space="preserve">https://www.ktb.gov.tr/ </t>
   </si>
   <si>
     <t xml:space="preserve">https://www.youtube.com/channel/UCbJyC-DqfQBJyZ5RlEWl0EQ </t>
   </si>
   <si>
     <t xml:space="preserve">https://www.instagram.com/opencity_uk/ </t>
   </si>
   <si>
     <t xml:space="preserve">https://www.facebook.com/LoveHeritageNI/ </t>
   </si>
   <si>
     <t>https://www.instagram.com/loveheritageNI</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/doorsopendaysscotland 
+https://www.facebook.com/archaeology.scotland</t>
+  </si>
+  <si>
+    <t>https://www.instagram.com/doorsopendays/
+https://www.instagram.com/archaeologyscotland/</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/channel/UCKRr5ojqIgzQ9KFeMY-qsYw/featured</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.linkedin.com/company/archaeology-scotland/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.facebook.com/CadwWales </t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.instagram.com/cadwcymruwales </t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.youtube.com/user/cadwwales </t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>Heritage at Risk: Revive, Resist, Reimagine</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">In good hands! </t>
+  </si>
+  <si>
+    <t>12/09/2026-13/09/2026</t>
+  </si>
+  <si>
+    <t>Resilient heritage, in times of uncertainty</t>
+  </si>
+  <si>
+    <t>In goede handen!</t>
+  </si>
+  <si>
+    <t>Heritage and climate risks</t>
+  </si>
+  <si>
+    <t>Przyszłość przeszłości. DZIEDZICTWO W ZAGROŻENIU</t>
+  </si>
+  <si>
+    <t>The Future of the Past. HERITAGE UNDER THREAT</t>
+  </si>
+  <si>
+    <t>18-27/09/2026</t>
+  </si>
+  <si>
+    <t>Revive, Resist, Reimagine</t>
+  </si>
+  <si>
+    <t>Reviver, resistir, reinventar,</t>
+  </si>
+  <si>
+    <t>11-13/09/2026</t>
+  </si>
+  <si>
+    <t>Kulturarv – värt att värna! </t>
+  </si>
+  <si>
+    <t>Heritage at Risk!</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Open Doors</t>
+  </si>
+  <si>
+    <t>Doors Open Days 2026!</t>
+  </si>
+  <si>
+    <t>Patrimonio en risco: revivir, resistir, reimaginar</t>
+  </si>
+  <si>
+    <t>26/09/2026-10/10/2026</t>
+  </si>
+  <si>
+    <t>European Cultural Heritage Days and Cultural Heritage Week</t>
+  </si>
+  <si>
+    <t>Dnevi evropske kulturne dediščine in Teden kulturne dediščine</t>
+  </si>
+  <si>
+    <t>12-13/09/2026</t>
+  </si>
+  <si>
+    <t>Our landscape, our legacy</t>
+  </si>
+  <si>
+    <t>19-20/09/2026</t>
+  </si>
+  <si>
+    <t>Notre paysage, notre héritage</t>
+  </si>
+  <si>
+    <t>„Ugrožena baština: revitalizacija, otpornost, nove interpretacije“</t>
+  </si>
+  <si>
+    <t>‘Endangered Heritage: Revitalisation, Resilience, New Interpretations’</t>
+  </si>
+  <si>
+    <t>September - mid-October 2026</t>
+  </si>
+  <si>
+    <t>ΚΛΗΡΟΝΟΜΙΑ ΣΕ ΚΙΝΔΥΝΟ: ΑΝΑΒΙΩΣΤΕ, ΑΝΤΙΣΤΑΘΕΙΤΕ, ΕΠΑΝΑΣΧΕΔΙΑΣΤΕ</t>
+  </si>
+  <si>
+    <t>15-23/08/2026</t>
+  </si>
+  <si>
+    <t>26-27/09/2026</t>
+  </si>
+  <si>
+    <t>Cultural Heritage: Crises and Solutions.</t>
+  </si>
+  <si>
+    <t>Heritage at Risk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HERITAGE AT RISK: REVIVE, RESIST, REDESIGN </t>
+  </si>
+  <si>
+    <t>Patrimoine en péril : raviver, résister, réimaginer</t>
+  </si>
+  <si>
+    <t>25-27/09/2026</t>
+  </si>
+  <si>
+    <t>Κληρονομιά σε κίνδυνο - αναβίωση, ανθεκτικότητα, αναστοχασμός</t>
+  </si>
+  <si>
+    <t>20-21/09/2026</t>
+  </si>
+  <si>
+    <t>Worth Caring For</t>
+  </si>
+  <si>
+    <t>Vaalimisen arvoiset</t>
+  </si>
+  <si>
+    <t>𝑷𝒂̈𝒓𝒂𝒏𝒅 𝒐𝒏 𝒐𝒉𝒖𝒔. 𝑬𝒍𝒂𝒗𝒅𝒂. 𝑯𝒐𝒊𝒂. 𝑴𝒐̃𝒕𝒆𝒔𝒕𝒂</t>
+  </si>
+  <si>
+    <t>October 2026</t>
+  </si>
+  <si>
+    <t>16-18/10/2026</t>
+  </si>
+  <si>
+    <t>3-4/10/2026</t>
+  </si>
+  <si>
+    <t>Спадщина під загрозою</t>
+  </si>
+  <si>
+    <t>Heritage at risk</t>
+  </si>
+  <si>
+    <t>11-12/09/2026</t>
+  </si>
+  <si>
+    <t>Heritage at Risk – Revive Resist Reimagine</t>
+  </si>
+  <si>
+    <t>En péril?</t>
+  </si>
+  <si>
+    <t>At risk?</t>
+  </si>
+  <si>
+    <t>Kulturarv i fare</t>
+  </si>
+  <si>
+    <t>Cultural heritage at risk</t>
+  </si>
+  <si>
+    <t>Protecting heritage. Renewing, resisting, reinventing</t>
+  </si>
+  <si>
+    <t>Proteggere il patrimonio. Rinnovare, resistere, reinventare</t>
+  </si>
+  <si>
+    <t>NetzWERKE: Denkmale &amp; Infrastruktur</t>
+  </si>
+  <si>
+    <t>Networks: Monuments &amp; Infrastructure?</t>
+  </si>
+  <si>
+    <t>Heritage at Risk: Revive, Resist, Reimagine - Risk</t>
+  </si>
+  <si>
+    <t>Everyday Histories</t>
+  </si>
+  <si>
+    <t>Open House Festival 2026</t>
+  </si>
+  <si>
+    <t>12-20/09/2026</t>
+  </si>
+  <si>
+    <t>Drysau Agored</t>
+  </si>
+  <si>
+    <t>Weekends in September 2026</t>
   </si>
   <si>
     <t xml:space="preserve">
 Scottish Archaeology Month September
 DOORS OPEN DAYS 
-05/09/2026
-[...224 lines deleted...]
-    <t>Weekends in September 2026</t>
+Weekends in September</t>
+  </si>
+  <si>
+    <t>Chenihiv: 21-27/09/2026
+Poltava: 25-27/09/2026
+Vinnytsia: 21-28/09/2026
+Ivano-Frankivsk: 9-11/09/2026</t>
+  </si>
+  <si>
+    <t>27/09/2026</t>
+  </si>
+  <si>
+    <t>Monuments: Value for everyone.</t>
+  </si>
+  <si>
+    <t>No theme.</t>
+  </si>
+  <si>
+    <t>Preserving our Past to Build Our Future.</t>
+  </si>
+  <si>
+    <t>19/09/2026 &amp; 27/09/2026</t>
+  </si>
+  <si>
+    <t>Revive, Resist, Reimagine</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
@@ -1169,51 +1179,51 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -1252,50 +1262,53 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Heading 3" xfId="1" builtinId="18"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFCCFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1647,1558 +1660,1582 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journeesdupatrimoine.culture.gouv.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/country/Liechtenstein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/muinsuskaitsepaevad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/Europospaveldodienos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://instagram.com/ministarstvo_kulture_i_medija" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dekd.sk/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/ipcepatrimonio/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.communities-ni.gov.uk/articles/european-heritage-open-days" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cadw.gov.wales/visit/whats-on/open-doors" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/country/Iceland" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/country/Slovakia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/country/Turkey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UC8LTvpTeEi-JKDCqyKGHWDA" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/MinjastofnunIslands" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/c/institutodelpatrimonioculturaldeespana" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/europejskie_dni_dziedzictwa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/minkulturehr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/country/Georgia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openmonumentendag.be/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/oroksegnapok/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://musei.beniculturali.it/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/Kulturvern/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/PatrimonioCulturalIP" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/decouvrirlepatrimoine/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/heritageopendays" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/EHDCy/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/country/Republic-Moldova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/country/Poland" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/Country/UK-Scotland" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/fr/taxonomy/term/2849" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/min.escs.arm/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/country/Albania" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/country/Belgium-Brussels" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/minjastofnunislands/?hl=en" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/dir.affaires.culturelles.mc/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/archaeology-scotland/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cultura.ro/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://muinsuskaitsepaevad.ee/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gov.gr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journeesdupatrimoine.lu/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.openmonumentendag.nl/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/dekd.sk/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raa.se/kulturarvsdagen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/country/Ireland" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/country/Lithuania" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/country/Slovenia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/country/Ukraine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/heritageopendays/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/LoveHeritageNI/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/mtks.gov.al/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UC8mufVK_4Fs7gIXe3W09HEQ" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/@PatrimonioCulturalIP" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/ipcepatrimonio/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/heritavzw" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://min-kulture.gov.hr/eu-kultura/kulturna-bastina/medjunarodni-projekti/dani-europske-bastine-7217/7217" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oroksegnapok.gov.hu/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/museitaliani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/patrimonioculturalip" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/country/Czech-Republic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/country/Germany" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journeepatrimoinemonaco.com/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/country/Portugal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kulturvern.no/kulturminnedagene/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/riksantikvarieambetet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ktb.gov.tr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/country/Andorra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/country/Belgium-Flanders" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/country/North-Macedonia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/Country/UK-Wales" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UC6rFC-sc7-wmejgsp3Dl2vw" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/open-monumentendag/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/CadwWales" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mtks.gov.al/en/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/TagDesDenkmalsInOsterreich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kotiseutuliitto.fi/kulttuuriymparistopaivat/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/culturegr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/Monumentendag" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/country/Italy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/country/Luxembourg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/profile.php?id=100083191693991" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/MinisterulCulturiiRomania" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zvkds.si/sl/dekd/dekd-tkd" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open-city.org.uk/open-house" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/loveheritageNI" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/country/Romania" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/country/Spain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/urban_brussels/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/TagdesoffenenDenkmals/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/user/heritageboard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/patrimonioculturalip/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journeesdupatrimoine.be/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehd.cz/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/museitaliani/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/country/Greece" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.heritageweek.ie/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/openmonumentendag/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edd.nid.pl/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/TCKulturTurizm" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/country/Belgium-Wallonia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/country/Estonia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/country/Malta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/country/Montenegro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/Country/UK-England" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/amt_fuer_kultur_liechtenstein/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/museum_of_macedonia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UCfqAr3ltrDq8Ee_q-MI5bbg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/raa_se/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/country/Armenia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/mantojums/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/cadwcymruwales" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cultura.ad/patrimoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://m.museivaticani.va/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/EHDFinland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nkmp.gov.lv/lv/eiropas-kulturas-mantojuma-dienas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.me/mku" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/dnevievropskekulturnedediscine/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tag-des-offenen-denkmals.de/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/taxonomy/term/2828" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/country/Kazakhstan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/country/San-Marino" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/country/Sweden" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/tagdesoffenendenkmals/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UCbJyC-DqfQBJyZ5RlEWl0EQ" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kultura.gov.rs/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/OHFamilies/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kons.gov.ba/home/language" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/ministerul_culturii/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/EHD.cz/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/journeesdupatrimoinebe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.facebook.com/PontificalCouncilForCulture" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://facebook.com/heritageweek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/europejskie.dni.dziedzictwa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/tckulturturizm/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/country/Croatia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/country/Finland" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/country/Netherlands" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/AKU.Liechtenstein" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/kulturvern" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tagdesdenkmals.at/information" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/muzej.makedonija/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decouvrir-le-patrimoine.ch/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/country/Austria" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/country/Bosnia-and-Herzegovina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://schmalta.mt/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/Country/UK-London" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/mantojums/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/user/cadwwales" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/patrimoniculturalandorra/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/kulttuuriymparistomme/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/resorkulture" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipce.culturaydeporte.gob.es/inicio.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/country/Latvia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/country/Switzerland" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minjastofnun.is/is/um-okkur/samstarfsverkefni/menningarminjadagar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slks.dk/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europospaveldodienos.lt/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/ministarstvo_kulture/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/opencity_uk/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doorsopendays.org.uk/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/country/Hungary" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/country/Serbia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/profile.php?id=100069143981746" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/ipcepatrimonio/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/doorsopendaysscotland" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/journeesdupatrimoinewallonie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/nationalheritageweek/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.patrimoniocultural.gov.pt/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/country/France" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/country/Norway" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/BruxellesPatrimoinesErfgoedBrussel/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.flickr.com/photos/pontificalcouncilforculture" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://l.facebook.com/l.php?u=https%3A%2F%2Fmuseum.org.mk%2F%3Ffbclid%3DIwAR1vC4IoKvYlyY9A6EE5BUVSS_uspr4W1sRZZvFhVdUL_2TxYrrqfzlJn1k&amp;h=AT2xMqTinTRamN3oYPCPfQ9Y2wfjPaMBwmqyEDgZ8lTqqwtrvDZDH7R_HMnk375qsOLrBI9CUF_Jsn7YJm10NIy1o924Klasp_GoyukBvRknkL6xpMoRJdCO2lPis6Zj4lKwhw" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/decouvrirlepatrimoine/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.heritageopendays.org.uk/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/country/Azerbaijan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/country/Bulgaria" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/country/Cyprus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/SCHMalta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeanheritagedays.com/Country/UK-Northern-Ireland" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.llv.li/de/landesverwaltung/amt-fuer-kultur/denkmalpflege/europatage-des-denkmals" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/sch.malta" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/user/tvnid" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/mtks.gov.al" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escs.am/am" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heritagedays.brussels/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UCKRr5ojqIgzQ9KFeMY-qsYw/featured" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A6367F7F-FB99-4EC7-9FC2-66D5EBC1C035}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="C4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="D60" sqref="D60"/>
+      <selection pane="bottomRight" activeCell="C55" sqref="C55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="36.1796875" customWidth="1"/>
     <col min="2" max="2" width="11.7265625" style="22" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="22.453125" style="20" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="27.08984375" style="20" customWidth="1"/>
     <col min="4" max="4" width="47.26953125" style="13" customWidth="1"/>
     <col min="5" max="5" width="60.1796875" style="13" customWidth="1"/>
     <col min="6" max="6" width="38" customWidth="1"/>
     <col min="7" max="7" width="29.1796875" style="28" customWidth="1"/>
     <col min="8" max="11" width="23.1796875" style="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="96" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="5"/>
       <c r="B1" s="2"/>
       <c r="C1" s="17"/>
       <c r="D1" s="15" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="4"/>
       <c r="F1" s="5"/>
       <c r="G1" s="24"/>
       <c r="H1" s="24"/>
       <c r="I1" s="24"/>
       <c r="J1" s="24"/>
       <c r="K1" s="24"/>
     </row>
     <row r="2" spans="1:11" ht="20.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C2" s="17"/>
       <c r="D2" s="21" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="E2" s="6"/>
       <c r="F2" s="5"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
       <c r="J2" s="24"/>
       <c r="K2" s="24"/>
     </row>
     <row r="3" spans="1:11" s="8" customFormat="1" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A3" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="18" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>188</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>189</v>
       </c>
       <c r="F3" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="23" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="23" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="23" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="23" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="23" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="4" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="2"/>
       <c r="C4" s="17" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="1" t="s">
         <v>62</v>
       </c>
       <c r="G4" s="26" t="s">
         <v>190</v>
       </c>
       <c r="H4" s="26" t="s">
         <v>191</v>
       </c>
       <c r="I4" s="26" t="s">
         <v>192</v>
       </c>
       <c r="J4" s="24"/>
       <c r="K4" s="24"/>
     </row>
     <row r="5" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="9" t="s">
         <v>181</v>
       </c>
       <c r="B5" s="4"/>
       <c r="C5" s="17" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="1" t="s">
         <v>63</v>
       </c>
       <c r="G5" s="26" t="s">
         <v>105</v>
       </c>
       <c r="H5" s="26"/>
       <c r="I5" s="26" t="s">
         <v>106</v>
       </c>
       <c r="J5" s="24"/>
       <c r="K5" s="26"/>
     </row>
     <row r="6" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="C6" s="17" t="s">
         <v>260</v>
       </c>
-      <c r="C6" s="17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" s="4" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="E6" s="4"/>
       <c r="F6" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G6" s="26" t="s">
         <v>107</v>
       </c>
       <c r="H6" s="26" t="s">
         <v>193</v>
       </c>
       <c r="I6" s="26" t="s">
         <v>108</v>
       </c>
       <c r="J6" s="24"/>
       <c r="K6" s="26"/>
     </row>
     <row r="7" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="4"/>
-[...1 lines deleted...]
-      <c r="D7" s="4"/>
+      <c r="B7" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="C7" s="17" t="s">
+        <v>322</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>323</v>
+      </c>
       <c r="E7" s="4"/>
       <c r="F7" s="1" t="s">
         <v>65</v>
       </c>
       <c r="G7" s="26" t="s">
         <v>111</v>
       </c>
       <c r="H7" s="26" t="s">
         <v>109</v>
       </c>
       <c r="I7" s="26" t="s">
         <v>194</v>
       </c>
       <c r="J7" s="26" t="s">
         <v>110</v>
       </c>
       <c r="K7" s="26"/>
     </row>
     <row r="8" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="17"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="1" t="s">
         <v>66</v>
       </c>
       <c r="G8" s="24"/>
       <c r="H8" s="24"/>
       <c r="I8" s="24"/>
       <c r="J8" s="24"/>
       <c r="K8" s="24"/>
     </row>
     <row r="9" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C9" s="17" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="D9" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="E9" s="4" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>69</v>
       </c>
       <c r="G9" s="26" t="s">
         <v>113</v>
       </c>
       <c r="H9" s="26" t="s">
         <v>112</v>
       </c>
       <c r="I9" s="26" t="s">
         <v>195</v>
       </c>
       <c r="J9" s="24"/>
       <c r="K9" s="24"/>
     </row>
     <row r="10" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C10" s="17" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E10" s="4" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>67</v>
       </c>
       <c r="G10" s="26" t="s">
         <v>114</v>
       </c>
       <c r="H10" s="26"/>
       <c r="I10" s="26" t="s">
         <v>115</v>
       </c>
       <c r="J10" s="24"/>
       <c r="K10" s="26"/>
     </row>
     <row r="11" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="4"/>
+      <c r="B11" s="4" t="s">
+        <v>272</v>
+      </c>
       <c r="C11" s="17" t="s">
-        <v>262</v>
-[...1 lines deleted...]
-      <c r="D11" s="4"/>
+        <v>260</v>
+      </c>
+      <c r="D11" s="6" t="s">
+        <v>324</v>
+      </c>
       <c r="E11" s="10"/>
       <c r="F11" s="3" t="s">
         <v>68</v>
       </c>
       <c r="G11" s="26" t="s">
         <v>116</v>
       </c>
       <c r="H11" s="26" t="s">
         <v>117</v>
       </c>
       <c r="I11" s="26" t="s">
         <v>118</v>
       </c>
       <c r="J11" s="24"/>
       <c r="K11" s="26"/>
     </row>
     <row r="12" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="4"/>
       <c r="C12" s="17" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="D12" s="4"/>
       <c r="E12" s="4"/>
       <c r="F12" s="3" t="s">
         <v>182</v>
       </c>
       <c r="G12" s="26" t="s">
         <v>196</v>
       </c>
       <c r="H12" s="26" t="s">
         <v>197</v>
       </c>
       <c r="I12" s="26" t="s">
         <v>198</v>
       </c>
       <c r="J12" s="24"/>
       <c r="K12" s="24"/>
     </row>
     <row r="13" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="4"/>
       <c r="C13" s="17"/>
       <c r="D13" s="4"/>
       <c r="E13" s="4"/>
       <c r="F13" s="3" t="s">
         <v>70</v>
       </c>
       <c r="G13" s="24"/>
       <c r="H13" s="24"/>
       <c r="I13" s="24"/>
       <c r="J13" s="24"/>
       <c r="K13" s="24"/>
     </row>
     <row r="14" spans="1:11" ht="48.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C14" s="19" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="D14" s="10" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E14" s="13" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>71</v>
       </c>
       <c r="G14" s="26" t="s">
         <v>120</v>
       </c>
       <c r="H14" s="26" t="s">
         <v>119</v>
       </c>
       <c r="I14" s="24"/>
       <c r="J14" s="24"/>
       <c r="K14" s="24"/>
     </row>
     <row r="15" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="4" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C15" s="17"/>
       <c r="D15" s="10" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E15" s="27" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>72</v>
       </c>
       <c r="G15" s="24"/>
       <c r="H15" s="26" t="s">
         <v>183</v>
       </c>
       <c r="I15" s="24"/>
       <c r="J15" s="24"/>
       <c r="K15" s="24"/>
     </row>
     <row r="16" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C16" s="17" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="E16" s="4"/>
       <c r="F16" s="3" t="s">
         <v>73</v>
       </c>
       <c r="G16" s="26" t="s">
         <v>121</v>
       </c>
       <c r="H16" s="26" t="s">
         <v>122</v>
       </c>
       <c r="I16" s="24"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
     </row>
     <row r="17" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="2"/>
       <c r="C17" s="17"/>
       <c r="D17" s="4"/>
       <c r="E17" s="4"/>
       <c r="F17" s="3" t="s">
         <v>74</v>
       </c>
       <c r="G17" s="26" t="s">
         <v>123</v>
       </c>
       <c r="H17" s="24"/>
       <c r="I17" s="24"/>
       <c r="J17" s="24"/>
       <c r="K17" s="24"/>
     </row>
     <row r="18" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="4"/>
+      <c r="B18" s="4" t="s">
+        <v>258</v>
+      </c>
       <c r="C18" s="17" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="E18" s="16" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>75</v>
       </c>
       <c r="G18" s="26" t="s">
         <v>125</v>
       </c>
       <c r="H18" s="26" t="s">
         <v>124</v>
       </c>
       <c r="I18" s="24"/>
       <c r="J18" s="24"/>
       <c r="K18" s="24"/>
     </row>
     <row r="19" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="B19" s="4"/>
+      <c r="B19" s="4" t="s">
+        <v>258</v>
+      </c>
       <c r="C19" s="17" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="E19" s="4" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>76</v>
       </c>
       <c r="G19" s="26" t="s">
         <v>126</v>
       </c>
       <c r="H19" s="26" t="s">
         <v>127</v>
       </c>
       <c r="I19" s="26" t="s">
         <v>128</v>
       </c>
       <c r="J19" s="26" t="s">
         <v>199</v>
       </c>
       <c r="K19" s="26"/>
     </row>
     <row r="20" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C20" s="19" t="s">
         <v>200</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="E20" s="4" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>68</v>
       </c>
       <c r="G20" s="26" t="s">
         <v>129</v>
       </c>
       <c r="H20" s="26" t="s">
         <v>201</v>
       </c>
       <c r="I20" s="26" t="s">
         <v>202</v>
       </c>
       <c r="J20" s="24"/>
       <c r="K20" s="26" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="2"/>
       <c r="C21" s="17"/>
       <c r="D21" s="4"/>
       <c r="E21" s="4"/>
       <c r="F21" s="3" t="s">
         <v>77</v>
       </c>
       <c r="G21" s="24"/>
       <c r="H21" s="24"/>
       <c r="I21" s="24"/>
       <c r="J21" s="24"/>
       <c r="K21" s="24"/>
     </row>
     <row r="22" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="4" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="C22" s="14">
         <v>46278</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="E22" s="4" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>78</v>
       </c>
       <c r="G22" s="26" t="s">
         <v>178</v>
       </c>
       <c r="H22" s="26" t="s">
         <v>205</v>
       </c>
       <c r="I22" s="26" t="s">
         <v>206</v>
       </c>
       <c r="J22" s="24"/>
       <c r="K22" s="24"/>
     </row>
     <row r="23" spans="1:11" ht="32" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="4" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C23" s="17" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="E23" s="10" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>79</v>
       </c>
       <c r="G23" s="26" t="s">
         <v>130</v>
       </c>
       <c r="H23" s="26" t="s">
         <v>131</v>
       </c>
       <c r="I23" s="24"/>
       <c r="J23" s="24"/>
       <c r="K23" s="24"/>
     </row>
     <row r="24" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="4"/>
       <c r="C24" s="17"/>
       <c r="D24" s="4"/>
       <c r="E24" s="4"/>
       <c r="F24" s="1" t="s">
         <v>80</v>
       </c>
       <c r="G24" s="26" t="s">
         <v>132</v>
       </c>
       <c r="H24" s="26" t="s">
         <v>133</v>
       </c>
       <c r="I24" s="26" t="s">
         <v>134</v>
       </c>
       <c r="J24" s="24"/>
       <c r="K24" s="26"/>
     </row>
     <row r="25" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="4"/>
       <c r="C25" s="17" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="D25" s="4"/>
       <c r="E25" s="11"/>
       <c r="F25" s="3" t="s">
         <v>81</v>
       </c>
       <c r="G25" s="26" t="s">
         <v>136</v>
       </c>
       <c r="H25" s="26" t="s">
         <v>135</v>
       </c>
       <c r="I25" s="24"/>
       <c r="J25" s="24"/>
       <c r="K25" s="24"/>
     </row>
     <row r="26" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="4"/>
       <c r="C26" s="17"/>
       <c r="D26" s="4"/>
       <c r="E26" s="4"/>
       <c r="F26" s="3" t="s">
         <v>82</v>
       </c>
       <c r="G26" s="26" t="s">
         <v>207</v>
       </c>
       <c r="H26" s="26" t="s">
         <v>208</v>
       </c>
       <c r="I26" s="26" t="s">
         <v>209</v>
       </c>
       <c r="J26" s="24"/>
       <c r="K26" s="24"/>
     </row>
     <row r="27" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C27" s="17" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>83</v>
       </c>
       <c r="G27" s="26" t="s">
         <v>137</v>
       </c>
       <c r="H27" s="26" t="s">
         <v>138</v>
       </c>
       <c r="I27" s="26" t="s">
         <v>139</v>
       </c>
       <c r="J27" s="26" t="s">
         <v>210</v>
       </c>
       <c r="K27" s="26"/>
     </row>
     <row r="28" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="4" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C28" s="17" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="E28" s="4" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>80</v>
       </c>
       <c r="G28" s="26" t="s">
         <v>140</v>
       </c>
       <c r="H28" s="26" t="s">
         <v>141</v>
       </c>
       <c r="I28" s="26" t="s">
         <v>142</v>
       </c>
       <c r="J28" s="24"/>
       <c r="K28" s="26"/>
     </row>
     <row r="29" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="2"/>
       <c r="C29" s="17"/>
       <c r="D29" s="4"/>
       <c r="E29" s="4"/>
       <c r="F29" s="1" t="s">
         <v>84</v>
       </c>
       <c r="G29" s="24"/>
       <c r="H29" s="24"/>
       <c r="I29" s="24"/>
       <c r="J29" s="24"/>
       <c r="K29" s="24"/>
     </row>
     <row r="30" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B30" s="4" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C30" s="17" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="D30" s="13" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E30" s="4"/>
       <c r="F30" s="3" t="s">
         <v>85</v>
       </c>
       <c r="G30" s="26" t="s">
         <v>143</v>
       </c>
       <c r="H30" s="26" t="s">
         <v>211</v>
       </c>
       <c r="I30" s="26" t="s">
         <v>212</v>
       </c>
       <c r="J30" s="24"/>
       <c r="K30" s="24"/>
     </row>
     <row r="31" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="2"/>
       <c r="C31" s="17"/>
       <c r="D31" s="4"/>
       <c r="E31" s="4"/>
       <c r="F31" s="3" t="s">
         <v>86</v>
       </c>
       <c r="G31" s="26" t="s">
         <v>187</v>
       </c>
       <c r="H31" s="26" t="s">
         <v>186</v>
       </c>
       <c r="I31" s="26" t="s">
         <v>185</v>
       </c>
       <c r="J31" s="24"/>
       <c r="K31" s="24"/>
     </row>
     <row r="32" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="4"/>
       <c r="C32" s="17" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="D32" s="4"/>
       <c r="E32" s="4"/>
       <c r="F32" s="3" t="s">
         <v>87</v>
       </c>
       <c r="G32" s="26" t="s">
         <v>213</v>
       </c>
       <c r="H32" s="26" t="s">
         <v>214</v>
       </c>
       <c r="I32" s="24"/>
       <c r="J32" s="24"/>
       <c r="K32" s="24"/>
     </row>
     <row r="33" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="4"/>
       <c r="C33" s="17" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="D33" s="4"/>
       <c r="E33" s="10"/>
       <c r="F33" s="1" t="s">
         <v>68</v>
       </c>
       <c r="G33" s="26" t="s">
         <v>144</v>
       </c>
       <c r="H33" s="26" t="s">
         <v>145</v>
       </c>
       <c r="I33" s="24"/>
       <c r="J33" s="24"/>
       <c r="K33" s="24"/>
     </row>
     <row r="34" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B34" s="4"/>
+      <c r="B34" s="4" t="s">
+        <v>258</v>
+      </c>
       <c r="C34" s="17" t="s">
-        <v>301</v>
-[...1 lines deleted...]
-      <c r="D34" s="4"/>
+        <v>299</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>325</v>
+      </c>
       <c r="E34" s="4"/>
       <c r="F34" s="3" t="s">
         <v>88</v>
       </c>
       <c r="G34" s="26" t="s">
         <v>215</v>
       </c>
       <c r="H34" s="26" t="s">
         <v>216</v>
       </c>
       <c r="I34" s="26" t="s">
         <v>217</v>
       </c>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
     </row>
     <row r="35" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="2"/>
       <c r="C35" s="17"/>
       <c r="D35" s="4"/>
       <c r="E35" s="4"/>
       <c r="F35" s="1" t="s">
         <v>89</v>
       </c>
       <c r="G35" s="24"/>
       <c r="H35" s="24"/>
       <c r="I35" s="24"/>
       <c r="J35" s="24"/>
       <c r="K35" s="24"/>
     </row>
     <row r="36" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="4"/>
       <c r="C36" s="17" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="D36" s="4"/>
       <c r="E36" s="10"/>
       <c r="F36" s="3" t="s">
         <v>90</v>
       </c>
       <c r="G36" s="26" t="s">
         <v>184</v>
       </c>
       <c r="H36" s="24"/>
       <c r="I36" s="26" t="s">
         <v>218</v>
       </c>
       <c r="J36" s="24"/>
       <c r="K36" s="24"/>
     </row>
     <row r="37" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="4"/>
       <c r="C37" s="17" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="D37" s="4"/>
       <c r="E37" s="4"/>
       <c r="F37" s="3" t="s">
         <v>91</v>
       </c>
       <c r="G37" s="26" t="s">
         <v>146</v>
       </c>
       <c r="H37" s="26" t="s">
         <v>219</v>
       </c>
       <c r="I37" s="26" t="s">
         <v>220</v>
       </c>
       <c r="J37" s="24"/>
       <c r="K37" s="26"/>
     </row>
     <row r="38" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="4" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C38" s="19" t="s">
-        <v>221</v>
+        <v>279</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="E38" s="4"/>
       <c r="F38" s="3" t="s">
         <v>67</v>
       </c>
       <c r="G38" s="26" t="s">
         <v>147</v>
       </c>
       <c r="H38" s="26" t="s">
         <v>148</v>
       </c>
       <c r="I38" s="26" t="s">
         <v>149</v>
       </c>
       <c r="J38" s="24"/>
       <c r="K38" s="26" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="39" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="2"/>
       <c r="C39" s="17"/>
       <c r="D39" s="4"/>
       <c r="E39" s="4"/>
       <c r="F39" s="3" t="s">
         <v>92</v>
       </c>
       <c r="G39" s="26" t="s">
         <v>151</v>
       </c>
       <c r="H39" s="26" t="s">
         <v>150</v>
       </c>
       <c r="I39" s="26" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="J39" s="24"/>
       <c r="K39" s="24"/>
     </row>
     <row r="40" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="9" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="4" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C40" s="17" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="D40" s="4" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="E40" s="4" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>93</v>
       </c>
       <c r="G40" s="26" t="s">
         <v>152</v>
       </c>
       <c r="H40" s="26" t="s">
+        <v>224</v>
+      </c>
+      <c r="I40" s="26" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="J40" s="24"/>
       <c r="K40" s="26"/>
     </row>
     <row r="41" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="4" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C41" s="19" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E41" s="4" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>94</v>
       </c>
       <c r="G41" s="26" t="s">
         <v>153</v>
       </c>
       <c r="H41" s="26" t="s">
         <v>154</v>
       </c>
       <c r="I41" s="26" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="J41" s="26" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="K41" s="24"/>
     </row>
     <row r="42" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="9" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="4" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C42" s="17" t="s">
+        <v>266</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>267</v>
+      </c>
+      <c r="E42" s="4" t="s">
         <v>268</v>
-      </c>
-[...4 lines deleted...]
-        <v>270</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>95</v>
       </c>
       <c r="G42" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="H42" s="26" t="s">
         <v>229</v>
       </c>
-      <c r="H42" s="26" t="s">
+      <c r="I42" s="26" t="s">
         <v>230</v>
       </c>
-      <c r="I42" s="26" t="s">
+      <c r="J42" s="26" t="s">
         <v>231</v>
       </c>
-      <c r="J42" s="26" t="s">
+      <c r="K42" s="26" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="43" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B43" s="4"/>
+      <c r="B43" s="4" t="s">
+        <v>258</v>
+      </c>
       <c r="C43" s="17" t="s">
-        <v>258</v>
-[...1 lines deleted...]
-      <c r="D43" s="4"/>
+        <v>326</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>327</v>
+      </c>
       <c r="E43" s="4"/>
       <c r="F43" s="12" t="s">
         <v>96</v>
       </c>
       <c r="G43" s="26" t="s">
         <v>155</v>
       </c>
       <c r="H43" s="26" t="s">
+        <v>233</v>
+      </c>
+      <c r="I43" s="26" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
       <c r="J43" s="24"/>
       <c r="K43" s="24"/>
     </row>
     <row r="44" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="9" t="s">
         <v>48</v>
       </c>
       <c r="B44" s="2"/>
       <c r="C44" s="17"/>
       <c r="D44" s="4"/>
       <c r="E44" s="4"/>
       <c r="F44" s="1" t="s">
         <v>80</v>
       </c>
       <c r="G44" s="24"/>
       <c r="H44" s="24"/>
       <c r="I44" s="24"/>
       <c r="J44" s="24"/>
       <c r="K44" s="24"/>
     </row>
     <row r="45" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B45" s="4"/>
       <c r="C45" s="17"/>
       <c r="D45" s="4"/>
       <c r="E45" s="4"/>
       <c r="F45" s="3" t="s">
         <v>97</v>
       </c>
       <c r="G45" s="26" t="s">
         <v>156</v>
       </c>
       <c r="H45" s="26"/>
       <c r="I45" s="26" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="J45" s="24"/>
       <c r="K45" s="26"/>
     </row>
     <row r="46" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A46" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B46" s="4"/>
       <c r="C46" s="17"/>
       <c r="D46" s="4"/>
       <c r="E46" s="4"/>
       <c r="F46" s="3" t="s">
         <v>98</v>
       </c>
       <c r="G46" s="26" t="s">
         <v>157</v>
       </c>
       <c r="H46" s="26" t="s">
         <v>158</v>
       </c>
       <c r="I46" s="24"/>
       <c r="J46" s="24"/>
       <c r="K46" s="24"/>
     </row>
     <row r="47" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A47" s="9" t="s">
         <v>51</v>
       </c>
       <c r="B47" s="4" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="C47" s="17" t="s">
+        <v>276</v>
+      </c>
+      <c r="D47" s="10" t="s">
+        <v>277</v>
+      </c>
+      <c r="E47" s="4" t="s">
         <v>278</v>
-      </c>
-[...4 lines deleted...]
-        <v>280</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>99</v>
       </c>
       <c r="G47" s="26" t="s">
         <v>159</v>
       </c>
       <c r="H47" s="26" t="s">
         <v>160</v>
       </c>
       <c r="I47" s="24"/>
       <c r="J47" s="24"/>
       <c r="K47" s="24"/>
     </row>
     <row r="48" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A48" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B48" s="4" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C48" s="19" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="D48" s="4" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="E48" s="4" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G48" s="26" t="s">
         <v>161</v>
       </c>
       <c r="H48" s="26" t="s">
+        <v>236</v>
+      </c>
+      <c r="I48" s="26" t="s">
         <v>237</v>
       </c>
-      <c r="I48" s="26" t="s">
+      <c r="J48" s="26" t="s">
         <v>238</v>
       </c>
-      <c r="J48" s="26" t="s">
+      <c r="K48" s="26" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="49" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="9" t="s">
         <v>53</v>
       </c>
       <c r="B49" s="4" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C49" s="17" t="s">
+        <v>269</v>
+      </c>
+      <c r="D49" s="4" t="s">
         <v>271</v>
       </c>
-      <c r="D49" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E49" s="4" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>101</v>
       </c>
       <c r="G49" s="26" t="s">
         <v>162</v>
       </c>
       <c r="H49" s="26" t="s">
         <v>163</v>
       </c>
       <c r="I49" s="26" t="s">
         <v>164</v>
       </c>
       <c r="J49" s="26" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="K49" s="26"/>
     </row>
     <row r="50" spans="1:11" ht="58" x14ac:dyDescent="0.35">
       <c r="A50" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B50" s="4" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C50" s="17" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="D50" s="10" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="E50" s="10" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>102</v>
       </c>
       <c r="G50" s="26" t="s">
+        <v>241</v>
+      </c>
+      <c r="H50" s="26" t="s">
         <v>242</v>
       </c>
-      <c r="H50" s="26" t="s">
+      <c r="I50" s="26" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
       <c r="J50" s="24"/>
       <c r="K50" s="26"/>
     </row>
     <row r="51" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B51" s="4" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C51" s="17" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="D51" s="10" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="E51" s="4"/>
       <c r="F51" s="1" t="s">
         <v>103</v>
       </c>
       <c r="G51" s="26" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="H51" s="26" t="s">
         <v>165</v>
       </c>
       <c r="I51" s="26" t="s">
         <v>166</v>
       </c>
       <c r="J51" s="24"/>
       <c r="K51" s="26"/>
     </row>
-    <row r="52" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:11" ht="58" x14ac:dyDescent="0.35">
       <c r="A52" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B52" s="4" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>306</v>
+        <v>258</v>
+      </c>
+      <c r="C52" s="29" t="s">
+        <v>321</v>
       </c>
       <c r="D52" s="4" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="E52" s="13" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>104</v>
       </c>
       <c r="G52" s="24"/>
       <c r="H52" s="24"/>
       <c r="I52" s="24"/>
       <c r="J52" s="24"/>
       <c r="K52" s="24"/>
     </row>
     <row r="53" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A53" s="9" t="s">
         <v>57</v>
       </c>
       <c r="B53" s="4" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="C53" s="17" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="D53" s="4" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="E53" s="4" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>167</v>
       </c>
       <c r="G53" s="26" t="s">
         <v>168</v>
       </c>
       <c r="H53" s="26" t="s">
         <v>169</v>
       </c>
       <c r="I53" s="26" t="s">
         <v>170</v>
       </c>
       <c r="J53" s="26" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="K53" s="26"/>
     </row>
     <row r="54" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="9" t="s">
         <v>58</v>
       </c>
-      <c r="B54" s="2"/>
+      <c r="B54" s="2" t="s">
+        <v>272</v>
+      </c>
       <c r="C54" s="17" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="D54" s="4" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="E54" s="4" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="F54" s="4" t="s">
         <v>171</v>
       </c>
       <c r="G54" s="26" t="s">
         <v>172</v>
       </c>
       <c r="H54" s="26" t="s">
         <v>173</v>
       </c>
       <c r="I54" s="26" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="J54" s="24"/>
       <c r="K54" s="26"/>
     </row>
     <row r="55" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A55" s="9" t="s">
         <v>61</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C55" s="17" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="D55" s="4" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E55" s="4"/>
       <c r="F55" s="1" t="s">
         <v>174</v>
       </c>
       <c r="G55" s="26" t="s">
         <v>175</v>
       </c>
       <c r="H55" s="26" t="s">
+        <v>247</v>
+      </c>
+      <c r="I55" s="26" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="J55" s="24"/>
       <c r="K55" s="26"/>
     </row>
-    <row r="56" spans="1:11" ht="174" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:11" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A56" s="9" t="s">
         <v>59</v>
       </c>
       <c r="B56" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="C56" s="19" t="s">
+        <v>320</v>
+      </c>
+      <c r="D56" s="4" t="s">
         <v>274</v>
       </c>
-      <c r="C56" s="19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E56" s="4" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>176</v>
       </c>
       <c r="G56" s="25" t="s">
         <v>179</v>
       </c>
       <c r="H56" s="26" t="s">
+        <v>249</v>
+      </c>
+      <c r="I56" s="24" t="s">
+        <v>250</v>
+      </c>
+      <c r="J56" s="26" t="s">
         <v>251</v>
       </c>
-      <c r="I56" s="24" t="s">
+      <c r="K56" s="26" t="s">
         <v>252</v>
-      </c>
-[...4 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="57" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A57" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="C57" s="19" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="D57" s="4" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="E57" s="4" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>177</v>
       </c>
       <c r="G57" s="26" t="s">
         <v>180</v>
       </c>
       <c r="H57" s="26" t="s">
+        <v>253</v>
+      </c>
+      <c r="I57" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="J57" s="26" t="s">
         <v>255</v>
-      </c>
-[...4 lines deleted...]
-        <v>257</v>
       </c>
       <c r="K57" s="24"/>
     </row>
   </sheetData>
   <autoFilter ref="B3:B57" xr:uid="{A6367F7F-FB99-4EC7-9FC2-66D5EBC1C035}"/>
   <phoneticPr fontId="2" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="G4" r:id="rId1" xr:uid="{D0737583-B251-42AA-84DD-8C35DC20737B}"/>
     <hyperlink ref="G5" r:id="rId2" xr:uid="{7F97B82E-7725-4DB3-A7EF-6EAF6C2775D4}"/>
     <hyperlink ref="I5" r:id="rId3" xr:uid="{5BE64EBE-AC3C-4CE9-AE8D-C98D6A3E8535}"/>
     <hyperlink ref="G6" r:id="rId4" xr:uid="{46FE81FD-22F6-4688-A1B2-50C94E173C11}"/>
     <hyperlink ref="I6" r:id="rId5" xr:uid="{12A845C6-10F8-42CB-B7EE-A6ADE179DFB6}"/>
     <hyperlink ref="H7" r:id="rId6" xr:uid="{A77FB53C-3516-4D3E-A3F2-2FEDE92DB522}"/>
     <hyperlink ref="J7" r:id="rId7" xr:uid="{855942BD-DE64-4D1A-869E-183043803416}"/>
     <hyperlink ref="G7" r:id="rId8" xr:uid="{FFE95A66-1A02-4D6F-92E5-45D30EFD44C0}"/>
     <hyperlink ref="G9" r:id="rId9" xr:uid="{50F5DBBB-6549-4C62-AAF6-EB862CF8A127}"/>
     <hyperlink ref="H9" r:id="rId10" xr:uid="{9E41550A-7DD7-494E-88BE-62019A51E938}"/>
     <hyperlink ref="G10" r:id="rId11" xr:uid="{E7179354-5AB4-45E5-95E6-FA2F8BE4FFEF}"/>
     <hyperlink ref="I10" r:id="rId12" xr:uid="{E747DBD3-3FB9-425E-88AF-6B1C6CDCF6BA}"/>
     <hyperlink ref="G11" r:id="rId13" xr:uid="{5AA2C9D3-8193-4B59-B389-FE5DF5930EBA}"/>
     <hyperlink ref="H11" r:id="rId14" xr:uid="{1773D6BA-54C3-4EDE-84AC-C95D1A700A8E}"/>
     <hyperlink ref="I11" r:id="rId15" xr:uid="{04F87693-4DAB-44F2-8003-920BBEE31676}"/>
     <hyperlink ref="H14" r:id="rId16" xr:uid="{C12A4BA0-12C8-4988-96DD-21BCC39650A2}"/>
     <hyperlink ref="G14" r:id="rId17" xr:uid="{25322894-81FF-48D4-B1DD-BB4E7FA4118E}"/>
     <hyperlink ref="G16" r:id="rId18" xr:uid="{5CB862DD-4027-4A17-88CB-E4E16B9764B4}"/>