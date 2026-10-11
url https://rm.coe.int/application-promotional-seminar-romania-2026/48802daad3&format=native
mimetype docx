--- v0 (2026-09-21)
+++ v1 (2026-10-11)
@@ -93,84 +93,132 @@
     </w:p>
     <w:p w14:paraId="5A0268A6" w14:textId="1B130EFE" w:rsidR="0056357F" w:rsidRPr="0056357F" w:rsidRDefault="0056357F" w:rsidP="0056357F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056357F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>27-29 October 2026, Bucharest, Romania</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BA20C0E" w14:textId="77777777" w:rsidR="001F450B" w:rsidRPr="001F450B" w:rsidRDefault="001F450B" w:rsidP="001F450B">
+    <w:p w14:paraId="7BA20C0E" w14:textId="77777777" w:rsidR="001F450B" w:rsidRPr="0019424E" w:rsidRDefault="001F450B" w:rsidP="001F450B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5610ED40" w14:textId="3A051560" w:rsidR="001F450B" w:rsidRPr="0066320C" w:rsidRDefault="001F450B" w:rsidP="0066320C">
+    <w:p w14:paraId="5610ED40" w14:textId="722614A2" w:rsidR="001F450B" w:rsidRPr="0066320C" w:rsidRDefault="001F450B" w:rsidP="0066320C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0066320C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Deadline for applications is Thursday 24 September midnight CET</w:t>
+        <w:t xml:space="preserve">Deadline for applications is </w:t>
+      </w:r>
+      <w:r w:rsidR="0019424E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Wednesday</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0066320C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0019424E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0066320C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> September midnight CET</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2065D5E8" w14:textId="47FAC79B" w:rsidR="0066320C" w:rsidRPr="0066320C" w:rsidRDefault="0066320C" w:rsidP="0066320C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0066320C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -1670,62 +1718,50 @@
           </w:p>
           <w:p w14:paraId="2FA90FC1" w14:textId="77777777" w:rsidR="00C42A64" w:rsidRDefault="00C42A64" w:rsidP="006E1556">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
               </w:tabs>
               <w:ind w:right="-51"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="022FEFBF" w14:textId="77777777" w:rsidR="00C42A64" w:rsidRDefault="00C42A64" w:rsidP="006E1556">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
               </w:tabs>
               <w:ind w:right="-51"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="00C210A1" w14:textId="77777777" w:rsidR="000871CD" w:rsidRDefault="000871CD" w:rsidP="006E1556">
-[...10 lines deleted...]
-          </w:p>
           <w:p w14:paraId="2B64DADF" w14:textId="77777777" w:rsidR="000871CD" w:rsidRDefault="000871CD" w:rsidP="006E1556">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
               </w:tabs>
               <w:ind w:right="-51"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6FC9FB9C" w14:textId="77777777" w:rsidR="000871CD" w:rsidRDefault="000871CD" w:rsidP="006E1556">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
               </w:tabs>
               <w:ind w:right="-51"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7E3E4234" w14:textId="77777777" w:rsidR="000871CD" w:rsidRDefault="000871CD" w:rsidP="000871CD">
@@ -1772,61 +1808,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>your participation in this event on your professional or volunteering activity?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0523065E" w14:textId="77777777" w:rsidR="000871CD" w:rsidRDefault="000871CD" w:rsidP="000871CD">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4A5EB569" w14:textId="77777777" w:rsidR="000871CD" w:rsidRDefault="000871CD" w:rsidP="000871CD">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0BAAAD9C" w14:textId="77777777" w:rsidR="000871CD" w:rsidRDefault="000871CD" w:rsidP="000871CD">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6257DB09" w14:textId="2B2FF606" w:rsidR="000871CD" w:rsidRDefault="0056357F" w:rsidP="0056357F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="-142" w:right="-330"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
@@ -2153,58 +2178,58 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>?”</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0056357F" w:rsidRPr="0066320C" w:rsidSect="00B84F26">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="567" w:right="1259" w:bottom="1349" w:left="1457" w:header="737" w:footer="1043" w:gutter="0"/>
       <w:pgNumType w:start="2"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55EE99C5" w14:textId="77777777" w:rsidR="00B20D89" w:rsidRDefault="00B20D89">
+    <w:p w14:paraId="518F8AAA" w14:textId="77777777" w:rsidR="00DE22D7" w:rsidRDefault="00DE22D7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="096A7105" w14:textId="77777777" w:rsidR="00B20D89" w:rsidRDefault="00B20D89">
+    <w:p w14:paraId="21C35713" w14:textId="77777777" w:rsidR="00DE22D7" w:rsidRDefault="00DE22D7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E50002FF" w:usb1="500079DB" w:usb2="00000010" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2369,58 +2394,58 @@
                       <w:textDirection w:val="btLr"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> PAGE 6/7nk</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70731A18" w14:textId="77777777" w:rsidR="00B20D89" w:rsidRDefault="00B20D89">
+    <w:p w14:paraId="55B649DF" w14:textId="77777777" w:rsidR="00DE22D7" w:rsidRDefault="00DE22D7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E0317F8" w14:textId="77777777" w:rsidR="00B20D89" w:rsidRDefault="00B20D89">
+    <w:p w14:paraId="31BF0EDC" w14:textId="77777777" w:rsidR="00DE22D7" w:rsidRDefault="00DE22D7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E1F65FC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5C58F236"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -4233,85 +4258,86 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="269358355">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1250699614">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1773666825">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1540777075">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1412240140">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1419134105">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00501D83"/>
     <w:rsid w:val="00017FE9"/>
     <w:rsid w:val="0006195D"/>
     <w:rsid w:val="000871CD"/>
     <w:rsid w:val="000E38F1"/>
     <w:rsid w:val="000F1DCE"/>
     <w:rsid w:val="000F369B"/>
     <w:rsid w:val="00103087"/>
     <w:rsid w:val="0016577A"/>
     <w:rsid w:val="00172692"/>
+    <w:rsid w:val="0019424E"/>
     <w:rsid w:val="001A6853"/>
     <w:rsid w:val="001B5876"/>
     <w:rsid w:val="001E5B97"/>
     <w:rsid w:val="001E6637"/>
     <w:rsid w:val="001F450B"/>
     <w:rsid w:val="001F55A4"/>
     <w:rsid w:val="002706FC"/>
     <w:rsid w:val="002849CB"/>
     <w:rsid w:val="002B1B6C"/>
     <w:rsid w:val="003502C2"/>
     <w:rsid w:val="00350453"/>
     <w:rsid w:val="003729AA"/>
     <w:rsid w:val="00374EF9"/>
     <w:rsid w:val="003F4E93"/>
     <w:rsid w:val="00441765"/>
     <w:rsid w:val="00457773"/>
     <w:rsid w:val="004716D2"/>
     <w:rsid w:val="00485AC5"/>
     <w:rsid w:val="004A7B3A"/>
     <w:rsid w:val="004B427E"/>
     <w:rsid w:val="004C0AD9"/>
     <w:rsid w:val="00501D83"/>
     <w:rsid w:val="00513ABA"/>
     <w:rsid w:val="00517361"/>
     <w:rsid w:val="0056357F"/>
@@ -4330,61 +4356,63 @@
     <w:rsid w:val="00972ED3"/>
     <w:rsid w:val="009907FA"/>
     <w:rsid w:val="00A00E54"/>
     <w:rsid w:val="00A01429"/>
     <w:rsid w:val="00A020C8"/>
     <w:rsid w:val="00A33BA8"/>
     <w:rsid w:val="00A50709"/>
     <w:rsid w:val="00A86FB5"/>
     <w:rsid w:val="00AD539A"/>
     <w:rsid w:val="00AD7349"/>
     <w:rsid w:val="00B20D89"/>
     <w:rsid w:val="00B4763A"/>
     <w:rsid w:val="00B54711"/>
     <w:rsid w:val="00B84F26"/>
     <w:rsid w:val="00BB19BF"/>
     <w:rsid w:val="00C367B6"/>
     <w:rsid w:val="00C42A64"/>
     <w:rsid w:val="00C63D79"/>
     <w:rsid w:val="00C704D1"/>
     <w:rsid w:val="00C764A3"/>
     <w:rsid w:val="00C87BB0"/>
     <w:rsid w:val="00C91087"/>
     <w:rsid w:val="00D01D4D"/>
     <w:rsid w:val="00D24B0A"/>
     <w:rsid w:val="00D644AD"/>
+    <w:rsid w:val="00DE22D7"/>
     <w:rsid w:val="00E23E8A"/>
     <w:rsid w:val="00EA2A55"/>
     <w:rsid w:val="00EA3A70"/>
     <w:rsid w:val="00EE73F5"/>
     <w:rsid w:val="00EF5EDC"/>
     <w:rsid w:val="00F11855"/>
     <w:rsid w:val="00F1766D"/>
     <w:rsid w:val="00F36406"/>
     <w:rsid w:val="00F56766"/>
     <w:rsid w:val="00F70642"/>
     <w:rsid w:val="00F840C4"/>
+    <w:rsid w:val="00FA2C7A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5C1F173F"/>
@@ -5916,96 +5944,96 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgP8WojMFIBRfTH8Swelkw2WIGAcg==">CgMxLjAaJwoBMBIiCiAIBCocCgtBQUFCS0JJd2d5SRAIGgtBQUFCS0JJd2d5SRonCgExEiIKIAgEKhwKC0FBQUJLQkl3Z3lREAgaC0FBQUJLQkl3Z3lRGicKATISIgogCAQqHAoLQUFBQktCSXdnMUEQCBoLQUFBQktCSXdnMUEaLQoBMxIoCiYIB0IiCg5IZWx2ZXRpY2EgTmV1ZRIQQXJpYWwgVW5pY29kZSBNUxotCgE0EigKJggHQiIKDkhlbHZldGljYSBOZXVlEhBBcmlhbCBVbmljb2RlIE1TGicKATUSIgogCAQqHAoLQUFBQktCSXdndzQQCBoLQUFBQktCSXdndzQitgQKC0FBQUJLQkl3Z3lJEoQECgtBQUFCS0JJd2d5SRILQUFBQktCSXdneUkaagoJdGV4dC9odG1sEl1JbnRlcm5hbCBub3RlOjxicj48YnI+VGhpbmsgYWJvdXQga2V5IG9iamVjdGl2ZXMgKFlvdXRoIENhcGl0YWwsIFVuaXZlcnNpdGllcyAmYW1wOyBFU0MsIGV0YykiYQoKdGV4dC9wbGFpbhJTSW50ZXJuYWwgbm90ZToKClRoaW5rIGFib3V0IGtleSBvYmplY3RpdmVzIChZb3V0aCBDYXBpdGFsLCBVbml2ZXJzaXRpZXMgJiBFU0MsIGV0YykqGyIVMTA5OTM5Mzk0MjkwNzAzODE4OTgzKAA4ADCf9ZXb5TE4n/WV2+UxSmkKCnRleHQvcGxhaW4SW1BhbmVsIGRpc2N1c3Npb24gb24geW91dGggZWNvc3lzdGVtcywgZmVhdHVyaW5nIHN0YWtlaG9sZGVyc+KAmSByZXByZXNlbnRhdGl2ZXMsIGluY2x1ZGluZzpaDG12NWE0bW9sZnNsc3ICIAB4AJoBBggAEAAYAKoBXxJdSW50ZXJuYWwgbm90ZTo8YnI+PGJyPlRoaW5rIGFib3V0IGtleSBvYmplY3RpdmVzIChZb3V0aCBDYXBpdGFsLCBVbml2ZXJzaXRpZXMgJmFtcDsgRVNDLCBldGMpsAEAuAEAGJ/1ldvlMSCf9ZXb5TEwAEIQa2l4LjF6ajNhaGEyNHB4cCKwBQoLQUFBQktCSXdnMUES/gQKC0FBQUJLQkl3ZzFBEgtBQUFCS0JJd2cxQRpuCgl0ZXh0L2h0bWwSYVRoaW5rIGFib3V0IHRoZSBmb3JtYXQ6IFNlc3Npb24gdnMgUGFuZWwgdnMgc29tZXRoaW5nIGVsc2U8YnI+PGJyPlRhbGsgd2l0aCBKZWxlbmEgKEZhc2NpbGl0YXRvcikiaQoKdGV4dC9wbGFpbhJbVGhpbmsgYWJvdXQgdGhlIGZvcm1hdDogU2Vzc2lvbiB2cyBQYW5lbCB2cyBzb21ldGhpbmcgZWxzZQoKVGFsayB3aXRoIEplbGVuYSAoRmFzY2lsaXRhdG9yKSobIhUxMDk5MzkzOTQyOTA3MDM4MTg5ODMoADgAMKHb0tvlMTih29Lb5TFK0gEKCnRleHQvcGxhaW4SwwFXZXN0ZXJuIEJhbGthbnMgeW91dGggZWNvc3lzdGVtIGNyZWF0aW9uOiBjaGFsbGVuZ2VzIGFuZCBvcHBvcnR1bml0aWVzIHRvIGxlYXJuIGxlc3NvbnMuIFByZXNlbnRhdGlvbnMgb2Y6ClJlZ2lvbmFsIFlvdXRoIENvb3BlcmF0aW9uIE9mZmljZQpSZWdpb25hbCBDb29wZXJhdGlvbiBDb3VuY2lsIApPU0NFIE1pc3Npb24KRVlDQSBPZmZpY2VaDDI2dzcxc3RhMWg3dHICIAB4AJoBBggAEAAYAKoBYxJhVGhpbmsgYWJvdXQgdGhlIGZvcm1hdDogU2Vzc2lvbiB2cyBQYW5lbCB2cyBzb21ldGhpbmcgZWxzZTxicj48YnI+VGFsayB3aXRoIEplbGVuYSAoRmFzY2lsaXRhdG9yKbABALgBABih29Lb5TEgodvS2+UxMABCEGtpeC52ejJncTk0bXZ6cTQikAIKC0FBQUJLQkl3Z3c0Et4BCgtBQUFCS0JJd2d3NBILQUFBQktCSXdndzQaGQoJdGV4dC9odG1sEgxOZWVkIHRvIGVkaXQiGgoKdGV4dC9wbGFpbhIMTmVlZCB0byBlZGl0KhsiFTEwOTkzOTM5NDI5MDcwMzgxODk4MygAOAAw6Lev2uUxOOi3r9rlMUosCgp0ZXh0L3BsYWluEh5ERUFETElORSDigJMgICAyMiBPY3RvYmVyIDIwMjNaDHo1MDNtdGJ4NWR6YnICIAB4AJoBBggAEAAYAKoBDhIMTmVlZCB0byBlZGl0sAEAuAEAGOi3r9rlMSDot6/a5TEwAEIQa2l4LmN5dWF4Y2s3cXZuaCLpAwoLQUFBQktCSXdneVEStwMKC0FBQUJLQkl3Z3lREgtBQUFCS0JJd2d5URpTCgl0ZXh0L2h0bWwSRlRoaW5rIGFib3V0IHRoZSBwb3NzaWJpbGl0eSB0byB2aXNpdCBOVFAgaW4gUG9kZ29yaWNhIC8gTkVTVCBQb2Rnb3JpY2EiVAoKdGV4dC9wbGFpbhJGVGhpbmsgYWJvdXQgdGhlIHBvc3NpYmlsaXR5IHRvIHZpc2l0IE5UUCBpbiBQb2Rnb3JpY2EgLyBORVNUIFBvZGdvcmljYSobIhUxMDk5MzkzOTQyOTA3MDM4MTg5ODMoADgAMO+WodvlMTiiiqPb5TFKVwoKdGV4dC9wbGFpbhJJVmlzaXRpbmcgYSB5b3V0aCBjZW50cmUgLyB5b3V0aCBodWIgaW4gUG9kZ29yaWNhCgpHdWlkZWQgdG91ciBvZiB0aGUgY2l0eVoMeWNmaHczbWRwYnE1cgIgAHgAmgEGCAAQABgAqgFIEkZUaGluayBhYm91dCB0aGUgcG9zc2liaWxpdHkgdG8gdmlzaXQgTlRQIGluIFBvZGdvcmljYSAvIE5FU1QgUG9kZ29yaWNhsAEAuAEAGO+WodvlMSCiiqPb5TEwAEIQa2l4Lnk4Y2VkZTFuYjhqbTgAciExUnowbGxNYUJreU1QZjVOd1Btd0tMYTBWandMOFB6TnQ=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A16F0CBE-4DD3-C140-8217-F1B46CFCD32B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A16F0CBE-4DD3-C140-8217-F1B46CFCD32B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>199</Words>
-  <Characters>1155</Characters>
+  <Words>208</Words>
+  <Characters>1145</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1337</CharactersWithSpaces>
+  <CharactersWithSpaces>1351</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>TURENNE Natalja</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>